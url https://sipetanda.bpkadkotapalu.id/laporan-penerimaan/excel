--- v0 (2026-04-03)
+++ v1 (2026-06-02)
@@ -32,63 +32,63 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Uraian</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Realisasi</t>
   </si>
   <si>
     <t>Sisa</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>PENDAPATAN ASLI DAERAH (PAD)</t>
   </si>
   <si>
-    <t>16.61%</t>
+    <t>30.43%</t>
   </si>
   <si>
     <t>PENDAPATAN TRANSFER</t>
   </si>
   <si>
-    <t>24.59%</t>
+    <t>33.95%</t>
   </si>
   <si>
     <t>LAIN-LAIN PENDAPATAN DAERAH YANG SAH</t>
   </si>
   <si>
-    <t>0.94%</t>
+    <t>3.97%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -425,88 +425,88 @@
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
         <v>639937481386.2</v>
       </c>
       <c r="C2">
-        <v>106320621612.36</v>
+        <v>194709881431.46</v>
       </c>
       <c r="D2">
-        <v>-533616859773.84</v>
+        <v>-445227599954.74</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
         <v>1062078163638</v>
       </c>
       <c r="C3">
-        <v>261165074826</v>
+        <v>360540632427.4</v>
       </c>
       <c r="D3">
-        <v>-800913088812</v>
+        <v>-701537531210.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4">
         <v>4681125000</v>
       </c>
       <c r="C4">
-        <v>44028003</v>
+        <v>185983246</v>
       </c>
       <c r="D4">
-        <v>-4637096997</v>
+        <v>-4495141754</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>