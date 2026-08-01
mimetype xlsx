--- v1 (2026-06-02)
+++ v2 (2026-08-01)
@@ -32,63 +32,63 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Uraian</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Realisasi</t>
   </si>
   <si>
     <t>Sisa</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>PENDAPATAN ASLI DAERAH (PAD)</t>
   </si>
   <si>
-    <t>30.43%</t>
+    <t>46.16%</t>
   </si>
   <si>
     <t>PENDAPATAN TRANSFER</t>
   </si>
   <si>
-    <t>33.95%</t>
+    <t>47.41%</t>
   </si>
   <si>
     <t>LAIN-LAIN PENDAPATAN DAERAH YANG SAH</t>
   </si>
   <si>
-    <t>3.97%</t>
+    <t>6.75%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -425,88 +425,88 @@
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
         <v>639937481386.2</v>
       </c>
       <c r="C2">
-        <v>194709881431.46</v>
+        <v>295365700318.2</v>
       </c>
       <c r="D2">
-        <v>-445227599954.74</v>
+        <v>-344571781068</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
         <v>1062078163638</v>
       </c>
       <c r="C3">
-        <v>360540632427.4</v>
+        <v>503531138355.2</v>
       </c>
       <c r="D3">
-        <v>-701537531210.6</v>
+        <v>-558547025282.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4">
         <v>4681125000</v>
       </c>
       <c r="C4">
-        <v>185983246</v>
+        <v>315865469</v>
       </c>
       <c r="D4">
-        <v>-4495141754</v>
+        <v>-4365259531</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>